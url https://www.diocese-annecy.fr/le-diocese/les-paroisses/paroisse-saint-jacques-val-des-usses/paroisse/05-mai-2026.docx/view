--- v0 (2026-04-17)
+++ v1 (2026-06-14)
@@ -1549,59 +1549,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="206092F0" w14:textId="23241E1D" w:rsidR="009057C7" w:rsidRPr="000A17B6" w:rsidRDefault="00A25BFA" w:rsidP="009057C7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A17B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Pierre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Pierre </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A17B6" w:rsidRPr="000A17B6" w14:paraId="20F4CE04" w14:textId="77777777" w:rsidTr="00F01825">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78EF72BE" w14:textId="5559F66F" w:rsidR="00895F68" w:rsidRPr="000A17B6" w:rsidRDefault="00895F68" w:rsidP="009057C7">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
@@ -2712,73 +2704,74 @@
             </w:pPr>
             <w:r w:rsidRPr="000A17B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9D0D1C" w14:textId="13FC3028" w:rsidR="00A92A41" w:rsidRPr="000A17B6" w:rsidRDefault="00A92A41" w:rsidP="00A92A41">
-[...21 lines deleted...]
-              <w:t>Chanay</w:t>
+          <w:p w14:paraId="5B9D0D1C" w14:textId="61AA20A7" w:rsidR="00A92A41" w:rsidRPr="000A17B6" w:rsidRDefault="002C1D71" w:rsidP="00A92A41">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Desingy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickThinMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="330CC337" w14:textId="6E8C435D" w:rsidR="00A92A41" w:rsidRPr="000A17B6" w:rsidRDefault="00A92A41" w:rsidP="00A92A41">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4379,73 +4372,86 @@
             <w:r w:rsidRPr="000A17B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77170EFD" w14:textId="3F3974BC" w:rsidR="00A92A41" w:rsidRPr="000A17B6" w:rsidRDefault="00A92A41" w:rsidP="00A92A41">
-[...21 lines deleted...]
-              <w:t>Desingy</w:t>
+          <w:p w14:paraId="77170EFD" w14:textId="36EA9D87" w:rsidR="00A92A41" w:rsidRPr="000A17B6" w:rsidRDefault="002C1D71" w:rsidP="00A92A41">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Chanay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickThinMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AA6F639" w14:textId="62F3D1CD" w:rsidR="00A92A41" w:rsidRPr="000A17B6" w:rsidRDefault="00A92A41" w:rsidP="00A92A41">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -7823,51 +7829,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F6A32"/>
     <w:rsid w:val="00000767"/>
     <w:rsid w:val="00015A65"/>
     <w:rsid w:val="00017CBD"/>
     <w:rsid w:val="00030F8C"/>
     <w:rsid w:val="00031473"/>
     <w:rsid w:val="00044809"/>
     <w:rsid w:val="00044C65"/>
     <w:rsid w:val="00046ADD"/>
     <w:rsid w:val="00052E9A"/>
     <w:rsid w:val="00083AC1"/>
     <w:rsid w:val="00093BD9"/>
@@ -7877,50 +7883,51 @@
     <w:rsid w:val="000D36D3"/>
     <w:rsid w:val="0010636F"/>
     <w:rsid w:val="001252E8"/>
     <w:rsid w:val="00131BC3"/>
     <w:rsid w:val="00134921"/>
     <w:rsid w:val="0016342E"/>
     <w:rsid w:val="001829AD"/>
     <w:rsid w:val="001843B4"/>
     <w:rsid w:val="00193E51"/>
     <w:rsid w:val="001A72B2"/>
     <w:rsid w:val="001B5AE5"/>
     <w:rsid w:val="001B6058"/>
     <w:rsid w:val="001B71C9"/>
     <w:rsid w:val="001C0C2E"/>
     <w:rsid w:val="001D30BD"/>
     <w:rsid w:val="00201A39"/>
     <w:rsid w:val="00204FA2"/>
     <w:rsid w:val="00233F4A"/>
     <w:rsid w:val="00235016"/>
     <w:rsid w:val="00260122"/>
     <w:rsid w:val="00285A69"/>
     <w:rsid w:val="002A276E"/>
     <w:rsid w:val="002B0F24"/>
     <w:rsid w:val="002B1354"/>
     <w:rsid w:val="002B6FDC"/>
+    <w:rsid w:val="002C1D71"/>
     <w:rsid w:val="002E4940"/>
     <w:rsid w:val="00303412"/>
     <w:rsid w:val="00307884"/>
     <w:rsid w:val="00322374"/>
     <w:rsid w:val="00324A94"/>
     <w:rsid w:val="0033158E"/>
     <w:rsid w:val="00333FFF"/>
     <w:rsid w:val="00345D76"/>
     <w:rsid w:val="003631E6"/>
     <w:rsid w:val="003A7841"/>
     <w:rsid w:val="003B6CF0"/>
     <w:rsid w:val="00404362"/>
     <w:rsid w:val="004079F2"/>
     <w:rsid w:val="00430A36"/>
     <w:rsid w:val="00440BFF"/>
     <w:rsid w:val="00441D5C"/>
     <w:rsid w:val="004625B3"/>
     <w:rsid w:val="004805B3"/>
     <w:rsid w:val="00490010"/>
     <w:rsid w:val="00492080"/>
     <w:rsid w:val="00493742"/>
     <w:rsid w:val="00494234"/>
     <w:rsid w:val="00495A36"/>
     <w:rsid w:val="004B4ABA"/>
     <w:rsid w:val="004C025C"/>
@@ -8108,50 +8115,51 @@
     <w:rsid w:val="00E55694"/>
     <w:rsid w:val="00E624EA"/>
     <w:rsid w:val="00E77CCA"/>
     <w:rsid w:val="00E83B60"/>
     <w:rsid w:val="00EA1D63"/>
     <w:rsid w:val="00EA229A"/>
     <w:rsid w:val="00EB19D1"/>
     <w:rsid w:val="00EC6070"/>
     <w:rsid w:val="00EC74BE"/>
     <w:rsid w:val="00ED6D2E"/>
     <w:rsid w:val="00EE6871"/>
     <w:rsid w:val="00EF755A"/>
     <w:rsid w:val="00F01825"/>
     <w:rsid w:val="00F079F3"/>
     <w:rsid w:val="00F20DCA"/>
     <w:rsid w:val="00F41C06"/>
     <w:rsid w:val="00F44C53"/>
     <w:rsid w:val="00F52118"/>
     <w:rsid w:val="00F600BD"/>
     <w:rsid w:val="00F62520"/>
     <w:rsid w:val="00F65645"/>
     <w:rsid w:val="00F82CB6"/>
     <w:rsid w:val="00F82F80"/>
     <w:rsid w:val="00F94070"/>
     <w:rsid w:val="00FA2F86"/>
+    <w:rsid w:val="00FB3A90"/>
     <w:rsid w:val="00FC66AA"/>
     <w:rsid w:val="00FD51CC"/>
     <w:rsid w:val="00FE2FC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8945,65 +8953,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67881F77-3FFC-4581-9E19-190141BBA3CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>234</Words>
-  <Characters>1291</Characters>
+  <Characters>1292</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1522</CharactersWithSpaces>
+  <CharactersWithSpaces>1523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Utilisateur</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>